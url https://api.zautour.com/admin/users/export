--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -8,104 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data Users" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pax Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Given Name (s)</t>
   </si>
   <si>
     <t>Date Of Birth</t>
   </si>
   <si>
     <t>Travel Document Number</t>
   </si>
   <si>
     <t>Travel Document type</t>
   </si>
   <si>
     <t>Travel Document Expire Date</t>
   </si>
   <si>
     <t>Travel Document Gender</t>
   </si>
   <si>
     <t>Travel Document Issuing Country</t>
   </si>
   <si>
     <t>Travel Document Nationality</t>
   </si>
   <si>
     <t>ADULT</t>
   </si>
   <si>
     <t>Mr</t>
   </si>
   <si>
+    <t>DESTIANTI</t>
+  </si>
+  <si>
+    <t>RIANI</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>Sari</t>
   </si>
   <si>
     <t>Mira_Santika</t>
-  </si>
-[...4 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Vahid Sumantri</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>2bot</t>
   </si>
   <si>
     <t>Sobat</t>
   </si>
   <si>
     <t>Andri</t>
   </si>
   <si>
     <t>Daud</t>
   </si>
   <si>
     <t>Tour Produk</t>
   </si>
   <si>
     <t>Zau</t>
   </si>
@@ -546,648 +552,671 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L25"/>
+  <dimension ref="A1:L26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="12" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="L5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="L9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>36545</v>
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="F15" s="2">
+        <v>36545</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
         <v>44</v>
       </c>
-      <c r="E21" t="s">
-[...3 lines deleted...]
-        <v>44668</v>
+      <c r="F21" t="s">
+        <v>16</v>
       </c>
       <c r="L21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
         <v>46</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
-      <c r="F22" t="s">
-        <v>16</v>
+      <c r="F22" s="2">
+        <v>44668</v>
       </c>
       <c r="L22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>48</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="L24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25">
+        <v>12</v>
+      </c>
+      <c r="B25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26">
         <v>11</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="L25" t="s">
+      <c r="B26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>